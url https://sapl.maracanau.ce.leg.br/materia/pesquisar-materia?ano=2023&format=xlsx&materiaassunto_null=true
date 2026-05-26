--- v0 (2025-12-23)
+++ v1 (2026-05-26)
@@ -54,138 +54,138 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Roberto Soares Pessoa</t>
   </si>
   <si>
-    <t>https://sapl.maracanau.ce.leg.br/media/</t>
+    <t>http://sapl.maracanau.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Lei n.3.397, de 30 de maio de 2023, que dispõe sobre autorização, ao Poder Executivo Municipal, para abertura de crédito adicional especial ao vigente orçamento do Município, para o fim que indica.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Altera a Lei nº 926, de 31 de outubro de 2003, que estabelece normas básicas sobre os Cargos de Carreira dos Agentes Fiscalizadores de Trânsito e de Transportes do Município de Maracanaú, cria os níveis hierárquicos, as condições de acesso, o Regime Disciplinar, e dá outras providências, na forma que especifica.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.277, de 07 de dezembro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Projeto Família, que institui o Casamento Civil Comunitário no âmbito do Município de Maracanaú, e autoriza a celebração de convênio e parceria para a realização do casamento, e dá outras providências.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/157/pl.exc_n.081-2023.pdf</t>
+    <t>http://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/157/pl.exc_n.081-2023.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Segurança Urbana do Município de Maracanaú e dá outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/151/pl.exc_n.082-2023.pdf</t>
+    <t>http://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/151/pl.exc_n.082-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.204, de 08 de junho de 2022, que dispõe sobre o Programa Municipal de Regularização Fundiária denominado "Minha Casa é Legal", na forma que indica.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/158/pl.exc_n.084-2023.pdf</t>
+    <t>http://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/158/pl.exc_n.084-2023.pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura da EMEF Raimundo Nogueira da Costa, na forma que indica e cria cargos públicos de oficiais para atuarem em escolas cívico-militares.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/159/pl.exc_n.085-2023.pdf</t>
+    <t>http://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/159/pl.exc_n.085-2023.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Iranildo Pereira de Oliveira a logradouro público que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/160/pl.exc_n.086-2023.pdf</t>
+    <t>http://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/160/pl.exc_n.086-2023.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Evaldo Gouveia de Oliveira a logradouro público que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Dr. Patriarca</t>
   </si>
   <si>
     <t>Denomina de Praça João do Vale Araújo, a praça localizada entre as ruas 12, 10 e a rua 12-A, no Conjunto Industrial, e dá outras providências.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Edízio Moreira</t>
   </si>
@@ -1483,68 +1483,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/157/pl.exc_n.081-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/151/pl.exc_n.082-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/158/pl.exc_n.084-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/159/pl.exc_n.085-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/160/pl.exc_n.086-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/157/pl.exc_n.081-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/151/pl.exc_n.082-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/158/pl.exc_n.084-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/159/pl.exc_n.085-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/sapl/public/materialegislativa/2023/160/pl.exc_n.086-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.maracanau.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>